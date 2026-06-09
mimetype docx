--- v0 (2025-10-16)
+++ v1 (2026-06-09)
@@ -803,51 +803,51 @@
       <w:r w:rsidR="00455E6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00217454" w:rsidRPr="000D7432">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">20 </w:t>
       </w:r>
       <w:r w:rsidR="000972B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>marca 2025r. o rynku pracy i służbach zatrudnienia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327B86A0" w14:textId="1C54C70E" w:rsidR="00312302" w:rsidRPr="000D7432" w:rsidRDefault="00BE4F6C" w:rsidP="00531E5F">
+    <w:p w14:paraId="46787206" w14:textId="07AB8A21" w:rsidR="00B554C6" w:rsidRPr="003352D8" w:rsidRDefault="00BE4F6C" w:rsidP="003352D8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="003A1F1F" w:rsidRPr="000D7432">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1000,211 +1000,190 @@
       <w:r w:rsidR="00312302" w:rsidRPr="000D7432">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>w sprawach dotyczących</w:t>
       </w:r>
       <w:r w:rsidR="00455E6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00312302" w:rsidRPr="000D7432">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">pomocy publicznej </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46787206" w14:textId="286BFF0C" w:rsidR="00B554C6" w:rsidRDefault="00BE4F6C" w:rsidP="00B554C6">
+    <w:p w14:paraId="15BB291F" w14:textId="2EEE97E9" w:rsidR="00B554C6" w:rsidRDefault="003352D8" w:rsidP="00B554C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B554C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B554C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Rozporządzenie Komisji (UE) nr 2023/2831 z dnia 13 grudnia 2024 r. w sprawie stosowania art. 107 i 108 Traktatu </w:t>
+      </w:r>
+      <w:r w:rsidR="00B554C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>o funkcjonowaniu Unii Europejskie do pomocy de minimis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4825550A" w14:textId="3958B59E" w:rsidR="00B554C6" w:rsidRDefault="003352D8" w:rsidP="00B554C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003A1F1F" w:rsidRPr="000D7432">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00B554C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00455E6D">
+      <w:r w:rsidR="00B554C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B554C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="18"/>
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rozporządzenie Komisji (UE) nr 1408/2013 z dnia 18 grudnia 2013 r. w sprawie stosowania art. 107 i 108 Traktatu </w:t>
+      </w:r>
+      <w:r w:rsidR="00B554C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-        <w:t>o funkcjonowaniu Unii Europejskie do pomocy de minimis.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4825550A" w14:textId="77777777" w:rsidR="00B554C6" w:rsidRDefault="00B554C6" w:rsidP="00B554C6">
+        <w:t>o funkcjonowaniu Unii Europejskiej do pomocy de minimis w sektorze rolnym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3C451C" w14:textId="71EE665D" w:rsidR="00B554C6" w:rsidRDefault="003352D8" w:rsidP="00B554C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. </w:t>
-[...49 lines deleted...]
-      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B554C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B554C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>Rozporządzenie Komisji (UE) nr 717/2014 z dnia 27 czerwca 2014 r. w sprawie stosowania art. 107 i 108 Traktatu</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B554C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>o funkcjonowaniu Unii Europejskiej do pomocy de minimis w sektorze rybołówstwa i akwakultury.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61121F06" w14:textId="32343344" w:rsidR="006834CF" w:rsidRDefault="006834CF" w:rsidP="00B554C6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54F9BEE7" w14:textId="7EE9B7F0" w:rsidR="00A03C35" w:rsidRPr="007D7D9D" w:rsidRDefault="007D7D9D" w:rsidP="007D7D9D">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:widowControl w:val="0"/>
@@ -1226,51 +1205,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>INFORMACJA:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C1D8747" w14:textId="458E570C" w:rsidR="00A03C35" w:rsidRPr="007D7D9D" w:rsidRDefault="00A03C35" w:rsidP="00A03C35">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="66" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00576A8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Wniosek należy wypełnić czytelnie</w:t>
       </w:r>
       <w:r w:rsidR="0046027D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00AE3404" w14:textId="682AC46B" w:rsidR="007D7D9D" w:rsidRPr="001D336C" w:rsidRDefault="007D7D9D" w:rsidP="00A03C35">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="66" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1571,50 +1549,51 @@
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>organizacyjną wspierania rodziny i systemu pieczy zastępczej, o której mowa w art. 2 ust 3 ustawy z dnia 9 czerwca 2011 r. o wspieraniu rodziny i systemie pieczy zastępczej</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="140299ED" w14:textId="74E54B99" w:rsidR="00A03C35" w:rsidRPr="00521CCE" w:rsidRDefault="00A03C35" w:rsidP="00A03C35">
       <w:pPr>
         <w:ind w:left="66"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00521CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">chcącym zatrudnić skierowanych bezrobotnych lub poszukujących pracy przez okres </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
       <w:r w:rsidR="007D7D9D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>………….</w:t>
       </w:r>
       <w:r w:rsidRPr="00521CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> miesięcy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1723,51 +1702,50 @@
           <w:trHeight w:val="2212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10543" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55AA5D59" w14:textId="6771F2DE" w:rsidR="001F327C" w:rsidRDefault="00A03C35" w:rsidP="00A03C35">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="513"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="513" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00576A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Pełna nazwa: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> .</w:t>
             </w:r>
             <w:r w:rsidRPr="00576A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>………………………………………………………...……………………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>…………</w:t>
             </w:r>
             <w:r w:rsidRPr="00576A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>……………………….…………</w:t>
@@ -2826,51 +2804,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C10D6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DC4593B" w14:textId="4FCB5F2C" w:rsidR="000D7432" w:rsidRPr="001F327C" w:rsidRDefault="00E73304" w:rsidP="001F327C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F327C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00EC36EC" w:rsidRPr="001F327C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ane</w:t>
       </w:r>
       <w:r w:rsidR="00455E6D" w:rsidRPr="001F327C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F327C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>osób reprezentujących Wnioskodawcę uprawnionych do podpisania umowy</w:t>
       </w:r>
       <w:r w:rsidR="00FB3723" w:rsidRPr="001F327C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
@@ -4106,51 +4083,50 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ADAECFB" w14:textId="77777777" w:rsidR="00225AE5" w:rsidRPr="00873753" w:rsidRDefault="005C7A93" w:rsidP="00C10D6A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873753">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00225AE5" w:rsidRPr="00873753">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ymagane kwalifikacje osoby bezrobotnej:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BC22143" w14:textId="77777777" w:rsidR="00225AE5" w:rsidRPr="000D7432" w:rsidRDefault="003E4484" w:rsidP="00C10D6A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="850" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5666,69 +5642,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> publicznej </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="126D9B9E" w14:textId="77777777" w:rsidR="00AC29C1" w:rsidRPr="00374FE3" w:rsidRDefault="00AC29C1" w:rsidP="00261788">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Wielkość pomocy de minimis, jaką otrzymałem/</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> w roku, w którym ubiegam się o pomoc oraz</w:t>
+        <w:t>Wielkość pomocy de minimis, jaką otrzymałem/am w roku, w którym ubiegam się o pomoc oraz</w:t>
       </w:r>
       <w:r w:rsidR="00E87569" w:rsidRPr="00374FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00374FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">w ciągu 2 poprzedzających go lat wynosi </w:t>
       </w:r>
       <w:r w:rsidR="00261788" w:rsidRPr="00374FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">…………….…………. </w:t>
       </w:r>
@@ -5748,51 +5706,50 @@
         </w:rPr>
         <w:t>euro.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F7A9F5" w14:textId="6215C5FE" w:rsidR="00AC29C1" w:rsidRPr="00374FE3" w:rsidRDefault="00AC29C1" w:rsidP="00261788">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Wielkość i przeznaczenie pomocy publicznej otrzymanej w odniesieniu do tych samych kosztów kwalifikujących się do objęcia pomocą, na pokrycie których ma być przeznaczona pomoc de minimis wynosi …………….…………. euro</w:t>
       </w:r>
       <w:r w:rsidR="00D2051E" w:rsidRPr="00374FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3596D1EE" w14:textId="77777777" w:rsidR="00374FE3" w:rsidRPr="00374FE3" w:rsidRDefault="00374FE3" w:rsidP="00374FE3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374FE3">
         <w:rPr>
@@ -5925,67 +5882,51 @@
       <w:r w:rsidRPr="00374FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> nieuregulowanych w terminie zobowiązań cywilnoprawnych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F903A6F" w14:textId="77777777" w:rsidR="00374FE3" w:rsidRPr="00374FE3" w:rsidRDefault="00374FE3" w:rsidP="00374FE3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Nie otrzymałem(</w:t>
-[...15 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Nie otrzymałem(am)</w:t>
       </w:r>
       <w:r w:rsidRPr="00374FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> decyzji Komisji Europejskiej o obowiązku zwrotu pomocy uzyskanej w okresie wcześniejszym uznającej pomoc za niezgodną z prawem i ze wspólnym rynkiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B1E9FB3" w14:textId="77777777" w:rsidR="00374FE3" w:rsidRPr="00374FE3" w:rsidRDefault="00374FE3" w:rsidP="00374FE3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -5995,215 +5936,148 @@
       <w:r w:rsidRPr="00374FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> się w stosunku do firmy postępowanie upadłościowe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30E154BE" w14:textId="77777777" w:rsidR="00374FE3" w:rsidRPr="00374FE3" w:rsidRDefault="00374FE3" w:rsidP="00374FE3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Nie został</w:t>
       </w:r>
       <w:r w:rsidRPr="00374FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> zgłoszony w stosunku do firmy wniosek o likwidację.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7CD823" w14:textId="77777777" w:rsidR="00374FE3" w:rsidRPr="00374FE3" w:rsidRDefault="00374FE3" w:rsidP="00374FE3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Nie zostałem(</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Nie zostałem(am)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00374FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ukarany(a) lub skazany(a) prawomocnym wyrokiem za naruszenie przepisów prawa pracy oraz/lub </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>am</w:t>
-[...36 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>nie zostałem(am)</w:t>
       </w:r>
       <w:r w:rsidRPr="00374FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> objęty(a) postępowaniem dotyczącym naruszenia przepisów prawa pracy (art. 36 ust. 5f ustawy o promocji zatrudnienia i instytucjach rynku pracy) w okresie 365 dni bezpośrednio poprzedzających dzień złożenia wniosku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="037C8BC3" w14:textId="77777777" w:rsidR="00374FE3" w:rsidRPr="00374FE3" w:rsidRDefault="00374FE3" w:rsidP="00374FE3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Nie otrzymałem(</w:t>
-[...17 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Nie otrzymałem(am)</w:t>
       </w:r>
       <w:r w:rsidRPr="00374FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> dofinansowania na ten sam cel z innych środków publicznych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C0A7189" w14:textId="77777777" w:rsidR="00374FE3" w:rsidRPr="00374FE3" w:rsidRDefault="00374FE3" w:rsidP="00374FE3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Nie ubiegałem(</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">) się </w:t>
+        <w:t xml:space="preserve">Nie ubiegałem(am) się </w:t>
       </w:r>
       <w:r w:rsidRPr="00374FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00374FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> nie będę się ubiegał(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00374FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> o pomoc w odniesieniu do tych samych pracowników w zakresie takich samych tytułów wypłaty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B2695E" w14:textId="77777777" w:rsidR="00374FE3" w:rsidRPr="00374FE3" w:rsidRDefault="00374FE3" w:rsidP="00374FE3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
@@ -6394,60 +6268,51 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00856C9C" w:rsidRPr="00E87569">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">w okresie od dnia złożenia wniosku do dnia podpisania umowy </w:t>
       </w:r>
       <w:r w:rsidR="00F308A5" w:rsidRPr="00E87569">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">z </w:t>
       </w:r>
       <w:r w:rsidR="00856C9C" w:rsidRPr="00E87569">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Powiatowym Urzędem </w:t>
-[...8 lines deleted...]
-        <w:t>Pracy</w:t>
+        <w:t>Powiatowym Urzędem Pracy</w:t>
       </w:r>
       <w:r w:rsidR="003E3DD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00853AD1" w:rsidRPr="00E87569">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>w Gostyniu</w:t>
       </w:r>
       <w:r w:rsidR="00D2051E" w:rsidRPr="00E87569">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7066,51 +6931,50 @@
     </w:p>
     <w:p w14:paraId="48A967BB" w14:textId="77777777" w:rsidR="00B74C46" w:rsidRPr="009E3361" w:rsidRDefault="00B74C46" w:rsidP="00B74C46">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B28C8B1" w14:textId="7ED32D9B" w:rsidR="00B74C46" w:rsidRDefault="00B74C46" w:rsidP="00B74C46">
       <w:pPr>
         <w:spacing w:afterLines="120" w:after="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00576A8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Oświadczam, że dane zawarte w niniejszym </w:t>
       </w:r>
       <w:r w:rsidRPr="00576A8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Wniosku</w:t>
       </w:r>
       <w:r w:rsidRPr="00576A8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">, załącznikach do </w:t>
       </w:r>
       <w:r w:rsidRPr="00576A8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Wniosku</w:t>
       </w:r>
@@ -7732,69 +7596,58 @@
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidR="00F6245D" w:rsidRPr="00F6245D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:t>68 | NIP: 696 13 96 284</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2F12BA04" w14:textId="77777777" w:rsidR="00F6245D" w:rsidRPr="00F6245D" w:rsidRDefault="00F6245D" w:rsidP="00F6245D">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
         <w:u w:val="single"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00F6245D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
-      <w:t>e-mail</w:t>
-[...9 lines deleted...]
-      <w:t xml:space="preserve">: pogo@praca.gov.pl | </w:t>
+      <w:t xml:space="preserve">e-mail: pogo@praca.gov.pl | </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="00F6245D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>www.pup.gostyn.pl</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4B3F8FC2" w14:textId="77777777" w:rsidR="00283210" w:rsidRDefault="00283210" w:rsidP="00F6245D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -11173,56 +11026,55 @@
   <w:num w:numId="28" w16cid:durableId="453447090">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="376321433">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1694652219">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="190188061">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1087766728">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1258711141">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="45057"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA2EF5"/>
     <w:rsid w:val="00004162"/>
     <w:rsid w:val="00004F26"/>
     <w:rsid w:val="00013164"/>
     <w:rsid w:val="00015911"/>
     <w:rsid w:val="00033A28"/>
     <w:rsid w:val="00046E74"/>
@@ -11245,76 +11097,78 @@
     <w:rsid w:val="001244B0"/>
     <w:rsid w:val="00124726"/>
     <w:rsid w:val="00135E31"/>
     <w:rsid w:val="00137F32"/>
     <w:rsid w:val="00142A29"/>
     <w:rsid w:val="00142CF0"/>
     <w:rsid w:val="00170459"/>
     <w:rsid w:val="00172D02"/>
     <w:rsid w:val="00173336"/>
     <w:rsid w:val="00173B18"/>
     <w:rsid w:val="00177349"/>
     <w:rsid w:val="00183883"/>
     <w:rsid w:val="00196CA8"/>
     <w:rsid w:val="0019744D"/>
     <w:rsid w:val="00197AA8"/>
     <w:rsid w:val="001A113F"/>
     <w:rsid w:val="001A4550"/>
     <w:rsid w:val="001B71DE"/>
     <w:rsid w:val="001D336C"/>
     <w:rsid w:val="001E5D68"/>
     <w:rsid w:val="001F327C"/>
     <w:rsid w:val="001F46E7"/>
     <w:rsid w:val="001F7201"/>
     <w:rsid w:val="002104C4"/>
     <w:rsid w:val="0021177E"/>
+    <w:rsid w:val="00214EF7"/>
     <w:rsid w:val="00217454"/>
     <w:rsid w:val="0022028F"/>
     <w:rsid w:val="00221821"/>
     <w:rsid w:val="00225AE5"/>
     <w:rsid w:val="00237BCC"/>
     <w:rsid w:val="00257DC2"/>
     <w:rsid w:val="00260115"/>
     <w:rsid w:val="00261788"/>
     <w:rsid w:val="002651C3"/>
     <w:rsid w:val="00270E76"/>
     <w:rsid w:val="00271C2F"/>
     <w:rsid w:val="00273429"/>
     <w:rsid w:val="00283210"/>
     <w:rsid w:val="00284825"/>
     <w:rsid w:val="00284BEB"/>
     <w:rsid w:val="00292108"/>
     <w:rsid w:val="002B0EBF"/>
     <w:rsid w:val="002B3E55"/>
     <w:rsid w:val="002B5211"/>
     <w:rsid w:val="002D14A3"/>
     <w:rsid w:val="002D6DCE"/>
     <w:rsid w:val="002E5EBC"/>
     <w:rsid w:val="002F229E"/>
     <w:rsid w:val="00302265"/>
     <w:rsid w:val="00312302"/>
     <w:rsid w:val="003271E8"/>
+    <w:rsid w:val="003352D8"/>
     <w:rsid w:val="003372AA"/>
     <w:rsid w:val="00337326"/>
     <w:rsid w:val="003437BB"/>
     <w:rsid w:val="00343816"/>
     <w:rsid w:val="00346A28"/>
     <w:rsid w:val="0035251A"/>
     <w:rsid w:val="0035333C"/>
     <w:rsid w:val="0035392C"/>
     <w:rsid w:val="00366E28"/>
     <w:rsid w:val="00372559"/>
     <w:rsid w:val="00372A5F"/>
     <w:rsid w:val="00374CF9"/>
     <w:rsid w:val="00374FE3"/>
     <w:rsid w:val="00383893"/>
     <w:rsid w:val="003909FC"/>
     <w:rsid w:val="00391338"/>
     <w:rsid w:val="00395924"/>
     <w:rsid w:val="003A1F1F"/>
     <w:rsid w:val="003A6803"/>
     <w:rsid w:val="003A7954"/>
     <w:rsid w:val="003B212F"/>
     <w:rsid w:val="003C0D87"/>
     <w:rsid w:val="003C514A"/>
     <w:rsid w:val="003E04EE"/>
     <w:rsid w:val="003E3DD6"/>
@@ -11605,51 +11459,51 @@
     <w:rsid w:val="00FA0178"/>
     <w:rsid w:val="00FA568F"/>
     <w:rsid w:val="00FB3723"/>
     <w:rsid w:val="00FB55DF"/>
     <w:rsid w:val="00FC09A5"/>
     <w:rsid w:val="00FD190D"/>
     <w:rsid w:val="00FD3C10"/>
     <w:rsid w:val="00FD53C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="45057"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="76E103E9"/>
   <w15:docId w15:val="{B4417EB6-9C87-47D0-BC18-BD90D6F14311}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
@@ -12763,66 +12617,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDC5D2F2-D0EB-4EB0-A0FB-4EC782320DB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1537</Words>
-  <Characters>9222</Characters>
+  <Words>1523</Words>
+  <Characters>9141</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10738</CharactersWithSpaces>
+  <CharactersWithSpaces>10643</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lidia Mielczak</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>